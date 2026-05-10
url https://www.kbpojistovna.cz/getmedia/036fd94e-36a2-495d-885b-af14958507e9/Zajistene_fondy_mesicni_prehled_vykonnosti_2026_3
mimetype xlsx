--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8533C1B-DB87-4101-AF39-2C733CB293D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F852DD27-70B2-4A1E-AA59-3316B4C46DEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List2" sheetId="4" r:id="rId1"/>
     <sheet name="List3" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">List2!$A$1:$E$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -882,51 +882,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="162.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="76.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
     </row>
@@ -1061,51 +1061,51 @@
       </c>
       <c r="E6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="16">
         <v>44176</v>
       </c>
       <c r="G6" s="16">
         <v>46374</v>
       </c>
       <c r="H6" s="17">
         <v>0.97</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="23" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="21">
         <v>46112</v>
       </c>
       <c r="C7" s="24">
-        <v>-6.1999999999999998E-3</v>
+        <v>-7.1000000000000004E-3</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="5">
         <v>44302</v>
       </c>
       <c r="G7" s="5">
         <v>46500</v>
       </c>
       <c r="H7" s="8">
         <v>0.98</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="23" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="18">